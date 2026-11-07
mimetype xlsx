--- v0 (2026-05-26)
+++ v1 (2026-11-07)
@@ -478,81 +478,82 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <tabColor rgb="001E3A5F"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V10"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="21" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="17" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="23" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="13" customWidth="1" min="12" max="12"/>
     <col width="13" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="19" customWidth="1" min="17" max="17"/>
     <col width="25" customWidth="1" min="18" max="18"/>
     <col width="20" customWidth="1" min="19" max="19"/>
     <col width="15" customWidth="1" min="20" max="20"/>
     <col width="17" customWidth="1" min="21" max="21"/>
-    <col width="12" customWidth="1" min="22" max="22"/>
+    <col width="30" customWidth="1" min="22" max="22"/>
+    <col width="12" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>type</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>quantity</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>color</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -619,50 +620,55 @@
           <t>text_align</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>thickness</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>edge_style</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>edge_amount</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>hole_diameter</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
+          <t>line_sizes</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
           <t>sku</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Tag type: ring, circle, rectangle, or stock</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Number of this tag (1-99,999)</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Engraved text. Use \n for line breaks</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Color scheme (e.g. White on Black)</t>
         </is>
       </c>
@@ -730,50 +736,55 @@
         <is>
           <t>Text alignment: left, center, or right</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Material thickness: 1/128, 1/64, 1/32, 1/16, or 1/8</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
           <t>Edge style: square, chamfered, or rounded</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Edge radius/chamfer in mm</t>
         </is>
       </c>
       <c r="U2" s="2" t="inlineStr">
         <is>
           <t>Corner hole diameter in mm</t>
         </is>
       </c>
       <c r="V2" s="2" t="inlineStr">
+        <is>
+          <t>Rectangles: per-line size as % of text_size, e.g. 100;60 (optional)</t>
+        </is>
+      </c>
+      <c r="W2" s="2" t="inlineStr">
         <is>
           <t>Stock product SKU code</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>ring</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>PUMP-01\nSUPPLY</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>White on Black</t>
         </is>
@@ -790,50 +801,51 @@
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>4.7625</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr"/>
       <c r="K3" s="3" t="inlineStr"/>
       <c r="L3" s="3" t="inlineStr"/>
       <c r="M3" s="3" t="inlineStr"/>
       <c r="N3" s="3" t="inlineStr"/>
       <c r="O3" s="3" t="inlineStr"/>
       <c r="P3" s="3" t="inlineStr"/>
       <c r="Q3" s="3" t="inlineStr"/>
       <c r="R3" s="3" t="inlineStr"/>
       <c r="S3" s="3" t="inlineStr"/>
       <c r="T3" s="3" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr"/>
       <c r="V3" s="3" t="inlineStr"/>
+      <c r="W3" s="3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>circle</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>V-101</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>White on Black</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>38.1</t>
@@ -858,50 +870,51 @@
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>3.175</t>
         </is>
       </c>
       <c r="M4" s="3" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="N4" s="3" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="O4" s="3" t="inlineStr"/>
       <c r="P4" s="3" t="inlineStr"/>
       <c r="Q4" s="3" t="inlineStr"/>
       <c r="R4" s="3" t="inlineStr"/>
       <c r="S4" s="3" t="inlineStr"/>
       <c r="T4" s="3" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr"/>
       <c r="V4" s="3" t="inlineStr"/>
+      <c r="W4" s="3" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>rectangle</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>DANGER\nHIGH VOLTAGE</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>White on Red</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr"/>
       <c r="F5" s="3" t="inlineStr"/>
       <c r="G5" s="3" t="inlineStr"/>
@@ -938,182 +951,188 @@
         <is>
           <t>center</t>
         </is>
       </c>
       <c r="R5" s="3" t="inlineStr">
         <is>
           <t>1/16</t>
         </is>
       </c>
       <c r="S5" s="3" t="inlineStr">
         <is>
           <t>square</t>
         </is>
       </c>
       <c r="T5" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>3.175</t>
         </is>
       </c>
       <c r="V5" s="3" t="inlineStr"/>
+      <c r="W5" s="3" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>stock</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr"/>
       <c r="D6" s="3" t="inlineStr"/>
       <c r="E6" s="3" t="inlineStr"/>
       <c r="F6" s="3" t="inlineStr"/>
       <c r="G6" s="3" t="inlineStr"/>
       <c r="H6" s="3" t="inlineStr"/>
       <c r="I6" s="3" t="inlineStr"/>
       <c r="J6" s="3" t="inlineStr"/>
       <c r="K6" s="3" t="inlineStr"/>
       <c r="L6" s="3" t="inlineStr"/>
       <c r="M6" s="3" t="inlineStr"/>
       <c r="N6" s="3" t="inlineStr"/>
       <c r="O6" s="3" t="inlineStr"/>
       <c r="P6" s="3" t="inlineStr"/>
       <c r="Q6" s="3" t="inlineStr"/>
       <c r="R6" s="3" t="inlineStr"/>
       <c r="S6" s="3" t="inlineStr"/>
       <c r="T6" s="3" t="inlineStr"/>
       <c r="U6" s="3" t="inlineStr"/>
-      <c r="V6" s="3" t="inlineStr">
+      <c r="V6" s="3" t="inlineStr"/>
+      <c r="W6" s="3" t="inlineStr">
         <is>
           <t>RING-001</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr"/>
       <c r="B7" s="4" t="inlineStr"/>
       <c r="C7" s="4" t="inlineStr"/>
       <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="4" t="inlineStr"/>
       <c r="G7" s="4" t="inlineStr"/>
       <c r="H7" s="4" t="inlineStr"/>
       <c r="I7" s="4" t="inlineStr"/>
       <c r="J7" s="4" t="inlineStr"/>
       <c r="K7" s="4" t="inlineStr"/>
       <c r="L7" s="4" t="inlineStr"/>
       <c r="M7" s="4" t="inlineStr"/>
       <c r="N7" s="4" t="inlineStr"/>
       <c r="O7" s="4" t="inlineStr"/>
       <c r="P7" s="4" t="inlineStr"/>
       <c r="Q7" s="4" t="inlineStr"/>
       <c r="R7" s="4" t="inlineStr"/>
       <c r="S7" s="4" t="inlineStr"/>
       <c r="T7" s="4" t="inlineStr"/>
       <c r="U7" s="4" t="inlineStr"/>
       <c r="V7" s="4" t="inlineStr"/>
+      <c r="W7" s="4" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr"/>
       <c r="B8" s="4" t="inlineStr"/>
       <c r="C8" s="4" t="inlineStr"/>
       <c r="D8" s="4" t="inlineStr"/>
       <c r="E8" s="4" t="inlineStr"/>
       <c r="F8" s="4" t="inlineStr"/>
       <c r="G8" s="4" t="inlineStr"/>
       <c r="H8" s="4" t="inlineStr"/>
       <c r="I8" s="4" t="inlineStr"/>
       <c r="J8" s="4" t="inlineStr"/>
       <c r="K8" s="4" t="inlineStr"/>
       <c r="L8" s="4" t="inlineStr"/>
       <c r="M8" s="4" t="inlineStr"/>
       <c r="N8" s="4" t="inlineStr"/>
       <c r="O8" s="4" t="inlineStr"/>
       <c r="P8" s="4" t="inlineStr"/>
       <c r="Q8" s="4" t="inlineStr"/>
       <c r="R8" s="4" t="inlineStr"/>
       <c r="S8" s="4" t="inlineStr"/>
       <c r="T8" s="4" t="inlineStr"/>
       <c r="U8" s="4" t="inlineStr"/>
       <c r="V8" s="4" t="inlineStr"/>
+      <c r="W8" s="4" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr"/>
       <c r="B9" s="4" t="inlineStr"/>
       <c r="C9" s="4" t="inlineStr"/>
       <c r="D9" s="4" t="inlineStr"/>
       <c r="E9" s="4" t="inlineStr"/>
       <c r="F9" s="4" t="inlineStr"/>
       <c r="G9" s="4" t="inlineStr"/>
       <c r="H9" s="4" t="inlineStr"/>
       <c r="I9" s="4" t="inlineStr"/>
       <c r="J9" s="4" t="inlineStr"/>
       <c r="K9" s="4" t="inlineStr"/>
       <c r="L9" s="4" t="inlineStr"/>
       <c r="M9" s="4" t="inlineStr"/>
       <c r="N9" s="4" t="inlineStr"/>
       <c r="O9" s="4" t="inlineStr"/>
       <c r="P9" s="4" t="inlineStr"/>
       <c r="Q9" s="4" t="inlineStr"/>
       <c r="R9" s="4" t="inlineStr"/>
       <c r="S9" s="4" t="inlineStr"/>
       <c r="T9" s="4" t="inlineStr"/>
       <c r="U9" s="4" t="inlineStr"/>
       <c r="V9" s="4" t="inlineStr"/>
+      <c r="W9" s="4" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr"/>
       <c r="B10" s="4" t="inlineStr"/>
       <c r="C10" s="4" t="inlineStr"/>
       <c r="D10" s="4" t="inlineStr"/>
       <c r="E10" s="4" t="inlineStr"/>
       <c r="F10" s="4" t="inlineStr"/>
       <c r="G10" s="4" t="inlineStr"/>
       <c r="H10" s="4" t="inlineStr"/>
       <c r="I10" s="4" t="inlineStr"/>
       <c r="J10" s="4" t="inlineStr"/>
       <c r="K10" s="4" t="inlineStr"/>
       <c r="L10" s="4" t="inlineStr"/>
       <c r="M10" s="4" t="inlineStr"/>
       <c r="N10" s="4" t="inlineStr"/>
       <c r="O10" s="4" t="inlineStr"/>
       <c r="P10" s="4" t="inlineStr"/>
       <c r="Q10" s="4" t="inlineStr"/>
       <c r="R10" s="4" t="inlineStr"/>
       <c r="S10" s="4" t="inlineStr"/>
       <c r="T10" s="4" t="inlineStr"/>
       <c r="U10" s="4" t="inlineStr"/>
       <c r="V10" s="4" t="inlineStr"/>
+      <c r="W10" s="4" t="inlineStr"/>
     </row>
   </sheetData>
   <dataValidations count="12">
     <dataValidation sqref="A3:A10" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" errorTitle="Invalid type" error="Must be: ring, circle, rectangle, or stock" type="list">
       <formula1>"ring,circle,rectangle,stock"</formula1>
     </dataValidation>
     <dataValidation sqref="D3:D10" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" errorTitle="Invalid color" error="Choose a valid color scheme" type="list">
       <formula1>"Black on White,White on Black,White on Red,White on Green,White on Blue,Black on Orange,Black on Yellow,White on Brown"</formula1>
     </dataValidation>
     <dataValidation sqref="J3:J10" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"plastic,metal"</formula1>
     </dataValidation>
     <dataValidation sqref="G3:G10" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"Standard,Rockwell,SE"</formula1>
     </dataValidation>
     <dataValidation sqref="R3:R10" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"1/128,1/64,1/32,1/16,1/8"</formula1>
     </dataValidation>
     <dataValidation sqref="S3:S10" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"square,chamfered,rounded"</formula1>
     </dataValidation>
     <dataValidation sqref="Q3:Q10" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"left,center,right"</formula1>
     </dataValidation>
     <dataValidation sqref="I3:I10" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">